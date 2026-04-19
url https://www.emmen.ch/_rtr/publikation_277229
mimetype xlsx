--- v0 (2025-12-15)
+++ v1 (2026-04-19)
@@ -1,81 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\sa\Ressort AHV und Arbeitsamt\ahv\Ausnahmebewilligung EL-Heimtaxe\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\emmen.ad\dfs\Home\EMMVER-220\Config\Redir\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3C3F20E4-01F2-46F3-856B-B2994D8D56B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12285"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D32" i="1" l="1"/>
   <c r="D34" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="56">
   <si>
     <t>Direktion Soziales und Gesellschaft</t>
   </si>
   <si>
     <t>Departement Soziales</t>
   </si>
   <si>
     <t>Auskunft und Einreichungsstelle</t>
   </si>
   <si>
     <t>Ausnahmebewilligung EL-Heimtaxe</t>
   </si>
   <si>
     <t>Gemeinde Emmen</t>
   </si>
   <si>
     <t>AHV-Zweigstelle</t>
   </si>
   <si>
     <t>Ergänzungsleistungen zur AHV/IV vom 30. November 2007</t>
   </si>
   <si>
     <t>Rüeggisingerstrasse 29</t>
   </si>
   <si>
@@ -327,57 +340,60 @@
   <si>
     <t>Begründung, Bemerkungen</t>
   </si>
   <si>
     <t>Mitarbeiter/in</t>
   </si>
   <si>
     <t>Datum:</t>
   </si>
   <si>
     <t>Ausnahmebewilligung</t>
   </si>
   <si>
     <t xml:space="preserve">nach §1 Abs. 1bis und Abs. 2 der Verordnung über die </t>
   </si>
   <si>
     <t>Antragssteller/in</t>
   </si>
   <si>
     <t>AHV-Zweigstelle@emmen.ch</t>
   </si>
   <si>
     <t>Datum Heimeintritt</t>
   </si>
   <si>
-    <t>Für die/den nachfolgend aufgeführte/n Bezüger/in von Ergänzungsleistungen zur AHV/IV wird gegenüber der Gemeinde Emmen eine Ausnahmebewilligung für die Berücksichtigung einer Heimtaxe beantragt, welche den Grenzwert von Fr. 184.00 (inkl. Zulagen) übersteigt.</t>
+    <t>Für die/den nachfolgend aufgeführte/n Bezüger/in von Ergänzungsleistungen zur AHV/IV wird gegenüber der Gemeinde Emmen eine Ausnahmebewilligung für die Berücksichtigung einer Heimtaxe beantragt, welche den Grenzwert von Fr. 190.00 (inkl. Zulagen) übersteigt.</t>
+  </si>
+  <si>
+    <t>Heimtaxe gültig ab:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -435,51 +451,51 @@
       <sz val="11"/>
       <color theme="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="53">
+  <borders count="48">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -542,322 +558,272 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...255 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -937,63 +903,50 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1018,530 +971,552 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...48 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...6 lines deleted...]
-      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
-[...105 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Komma 2" xfId="1"/>
+    <cellStyle name="Komma 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Grafik 1" descr="EmmenDEF_Linie300"/>
+        <xdr:cNvPr id="2" name="Grafik 1" descr="EmmenDEF_Linie300">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3448050" y="0"/>
           <a:ext cx="2409825" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1819,96 +1794,96 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AHV-Zweigstelle@emmen.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B36" sqref="B36:H40"/>
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.5" customWidth="1"/>
     <col min="2" max="2" width="17.25" customWidth="1"/>
     <col min="3" max="3" width="6.5" customWidth="1"/>
     <col min="4" max="4" width="7.25" customWidth="1"/>
     <col min="5" max="5" width="5.5" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
     <col min="7" max="7" width="6.75" customWidth="1"/>
     <col min="8" max="8" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:12" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:12" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="50"/>
-[...1 lines deleted...]
-      <c r="G4" s="50"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
     </row>
     <row r="5" spans="1:12" s="1" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="50"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="I5" s="46"/>
+    </row>
+    <row r="6" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="6"/>
-      <c r="D6" s="93"/>
-[...1 lines deleted...]
-      <c r="F6" s="94"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="76"/>
       <c r="G6" s="13"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
     </row>
     <row r="7" spans="1:12" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
@@ -1930,713 +1905,726 @@
     </row>
     <row r="10" spans="1:12" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:12" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="53" t="s">
+      <c r="A13" s="47" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="1" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="15" spans="1:12" s="1" customFormat="1" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:12" s="1" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="16" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="16"/>
       <c r="I16" s="3"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A17" s="108" t="s">
+      <c r="A17" s="92" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="109"/>
-[...5 lines deleted...]
-      <c r="H17" s="110"/>
+      <c r="B17" s="93"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="93"/>
+      <c r="E17" s="93"/>
+      <c r="F17" s="93"/>
+      <c r="G17" s="93"/>
+      <c r="H17" s="94"/>
       <c r="I17" s="3"/>
       <c r="J17" s="14"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A18" s="111"/>
-[...6 lines deleted...]
-      <c r="H18" s="113"/>
+      <c r="A18" s="95"/>
+      <c r="B18" s="96"/>
+      <c r="C18" s="96"/>
+      <c r="D18" s="96"/>
+      <c r="E18" s="96"/>
+      <c r="F18" s="96"/>
+      <c r="G18" s="96"/>
+      <c r="H18" s="97"/>
       <c r="I18" s="3"/>
       <c r="J18" s="1"/>
     </row>
     <row r="19" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="114"/>
-[...6 lines deleted...]
-      <c r="H19" s="113"/>
+      <c r="A19" s="98"/>
+      <c r="B19" s="99"/>
+      <c r="C19" s="96"/>
+      <c r="D19" s="96"/>
+      <c r="E19" s="96"/>
+      <c r="F19" s="96"/>
+      <c r="G19" s="96"/>
+      <c r="H19" s="97"/>
       <c r="I19" s="3"/>
       <c r="J19" s="1"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A20" s="119" t="s">
+      <c r="A20" s="61" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="107"/>
-[...4 lines deleted...]
-      <c r="H20" s="63"/>
+      <c r="C20" s="91"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="74"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A21" s="120"/>
+      <c r="A21" s="62"/>
       <c r="B21" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="69"/>
-[...4 lines deleted...]
-      <c r="H21" s="72"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="60"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A22" s="120"/>
+      <c r="A22" s="62"/>
       <c r="B22" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="69"/>
-[...4 lines deleted...]
-      <c r="H22" s="72"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="60"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A23" s="120"/>
+      <c r="A23" s="62"/>
       <c r="B23" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="69"/>
-[...4 lines deleted...]
-      <c r="H23" s="72"/>
+      <c r="C23" s="57"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="60"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="121"/>
+      <c r="A24" s="63"/>
       <c r="B24" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="103"/>
-[...4 lines deleted...]
-      <c r="H24" s="106"/>
+      <c r="C24" s="87"/>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88"/>
+      <c r="F24" s="88"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="90"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A25" s="66" t="s">
+      <c r="A25" s="105" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="107"/>
-[...4 lines deleted...]
-      <c r="H25" s="63"/>
+      <c r="C25" s="91"/>
+      <c r="D25" s="72"/>
+      <c r="E25" s="72"/>
+      <c r="F25" s="72"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="74"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A26" s="67"/>
+      <c r="A26" s="106"/>
       <c r="B26" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="69"/>
-[...4 lines deleted...]
-      <c r="H26" s="72"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="58"/>
+      <c r="F26" s="58"/>
+      <c r="G26" s="59"/>
+      <c r="H26" s="60"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A27" s="67"/>
+      <c r="A27" s="106"/>
       <c r="B27" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="C27" s="69"/>
-[...4 lines deleted...]
-      <c r="H27" s="72"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="60"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
     </row>
     <row r="28" spans="1:10" s="1" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="68"/>
+      <c r="A28" s="107"/>
       <c r="B28" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="116"/>
-[...4 lines deleted...]
-      <c r="H28" s="118"/>
+      <c r="C28" s="100"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="101"/>
+      <c r="F28" s="101"/>
+      <c r="G28" s="101"/>
+      <c r="H28" s="102"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="103" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="D29" s="39"/>
+      <c r="D29" s="37"/>
       <c r="E29" s="21"/>
-      <c r="F29" s="101"/>
-[...1 lines deleted...]
-      <c r="H29" s="102"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="84"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A30" s="65"/>
+      <c r="A30" s="104"/>
       <c r="B30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="D30" s="40"/>
+      <c r="D30" s="38"/>
       <c r="E30" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="F30" s="79"/>
-[...1 lines deleted...]
-      <c r="H30" s="80"/>
+      <c r="F30" s="85"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="86"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
     </row>
     <row r="31" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="65"/>
+      <c r="A31" s="104"/>
       <c r="B31" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="D31" s="41"/>
+      <c r="D31" s="39"/>
       <c r="E31" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="F31" s="79"/>
-[...1 lines deleted...]
-      <c r="H31" s="80"/>
+      <c r="F31" s="85"/>
+      <c r="G31" s="85"/>
+      <c r="H31" s="86"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A32" s="65"/>
+      <c r="A32" s="104"/>
       <c r="B32" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="32">
         <f>SUM(D29:D31)</f>
         <v>0</v>
       </c>
-      <c r="E32" s="95"/>
-[...2 lines deleted...]
-      <c r="H32" s="96"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="78"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
     </row>
     <row r="33" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="65"/>
+      <c r="A33" s="104"/>
       <c r="B33" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="34" t="s">
         <v>22</v>
       </c>
       <c r="D33" s="35">
-        <v>184</v>
-[...4 lines deleted...]
-      <c r="H33" s="98"/>
+        <v>190</v>
+      </c>
+      <c r="E33" s="79"/>
+      <c r="F33" s="79"/>
+      <c r="G33" s="79"/>
+      <c r="H33" s="80"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
-    <row r="34" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="65"/>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A34" s="104"/>
       <c r="B34" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="C34" s="37" t="s">
+      <c r="C34" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="D34" s="38">
+      <c r="D34" s="55">
         <f>SUM(D32-D33)</f>
-        <v>-184</v>
-[...4 lines deleted...]
-      <c r="H34" s="100"/>
+        <v>-190</v>
+      </c>
+      <c r="E34" s="81"/>
+      <c r="F34" s="81"/>
+      <c r="G34" s="81"/>
+      <c r="H34" s="82"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A35" s="10" t="s">
+    <row r="35" spans="1:11" s="1" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="49"/>
+      <c r="B35" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="64"/>
+      <c r="D35" s="64"/>
+      <c r="E35" s="64"/>
+      <c r="F35" s="64"/>
+      <c r="G35" s="64"/>
+      <c r="H35" s="65"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A36" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="43" t="s">
+      <c r="B36" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="C35" s="90" t="s">
+      <c r="C36" s="123" t="s">
         <v>31</v>
       </c>
-      <c r="D35" s="91"/>
-[...1 lines deleted...]
-      <c r="F35" s="44" t="s">
+      <c r="D36" s="124"/>
+      <c r="E36" s="125"/>
+      <c r="F36" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="G35" s="52"/>
-      <c r="H35" s="45" t="s">
+      <c r="G36" s="52"/>
+      <c r="H36" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="I35" s="1"/>
-[...13 lines deleted...]
-      <c r="H36" s="57"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-      <c r="H37" s="60"/>
+        <v>34</v>
+      </c>
+      <c r="B37" s="66"/>
+      <c r="C37" s="67"/>
+      <c r="D37" s="67"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="67"/>
+      <c r="G37" s="67"/>
+      <c r="H37" s="68"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="H38" s="60"/>
+        <v>35</v>
+      </c>
+      <c r="B38" s="69"/>
+      <c r="C38" s="70"/>
+      <c r="D38" s="70"/>
+      <c r="E38" s="70"/>
+      <c r="F38" s="70"/>
+      <c r="G38" s="70"/>
+      <c r="H38" s="71"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A39" s="54"/>
-[...6 lines deleted...]
-      <c r="H39" s="60"/>
+      <c r="A39" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="69"/>
+      <c r="C39" s="70"/>
+      <c r="D39" s="70"/>
+      <c r="E39" s="70"/>
+      <c r="F39" s="70"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="71"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
     </row>
-    <row r="40" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H40" s="60"/>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A40" s="48"/>
+      <c r="B40" s="69"/>
+      <c r="C40" s="70"/>
+      <c r="D40" s="70"/>
+      <c r="E40" s="70"/>
+      <c r="F40" s="70"/>
+      <c r="G40" s="70"/>
+      <c r="H40" s="71"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="H41" s="63"/>
+    <row r="41" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="11"/>
+      <c r="B41" s="69"/>
+      <c r="C41" s="70"/>
+      <c r="D41" s="70"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="70"/>
+      <c r="G41" s="70"/>
+      <c r="H41" s="71"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A42" s="11"/>
-[...8 lines deleted...]
-      <c r="H42" s="72"/>
+      <c r="A42" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="72"/>
+      <c r="D42" s="72"/>
+      <c r="E42" s="72"/>
+      <c r="F42" s="72"/>
+      <c r="G42" s="73"/>
+      <c r="H42" s="74"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
-      <c r="K42" s="46"/>
+      <c r="K42" s="1"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A43" s="11"/>
       <c r="B43" s="26" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      <c r="H43" s="72"/>
+        <v>37</v>
+      </c>
+      <c r="C43" s="58"/>
+      <c r="D43" s="58"/>
+      <c r="E43" s="58"/>
+      <c r="F43" s="58"/>
+      <c r="G43" s="59"/>
+      <c r="H43" s="60"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
-      <c r="K43" s="1"/>
+      <c r="K43" s="41"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A44" s="11"/>
       <c r="B44" s="26" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      <c r="H44" s="72"/>
+        <v>38</v>
+      </c>
+      <c r="C44" s="58"/>
+      <c r="D44" s="58"/>
+      <c r="E44" s="58"/>
+      <c r="F44" s="58"/>
+      <c r="G44" s="59"/>
+      <c r="H44" s="60"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
     </row>
-    <row r="45" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H45" s="89"/>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A45" s="11"/>
+      <c r="B45" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="58"/>
+      <c r="D45" s="58"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="58"/>
+      <c r="G45" s="59"/>
+      <c r="H45" s="60"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
     </row>
     <row r="46" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="1"/>
-[...6 lines deleted...]
-      <c r="H46" s="86"/>
+      <c r="A46" s="12"/>
+      <c r="B46" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="120"/>
+      <c r="D46" s="120"/>
+      <c r="E46" s="120"/>
+      <c r="F46" s="120"/>
+      <c r="G46" s="121"/>
+      <c r="H46" s="122"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
     </row>
     <row r="47" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="7" t="s">
-[...9 lines deleted...]
-      <c r="I47" s="46"/>
+      <c r="A47" s="1"/>
+      <c r="B47" s="1"/>
+      <c r="C47" s="119"/>
+      <c r="D47" s="119"/>
+      <c r="E47" s="119"/>
+      <c r="F47" s="119"/>
+      <c r="G47" s="119"/>
+      <c r="H47" s="119"/>
+      <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
     </row>
     <row r="48" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="10"/>
-[...13 lines deleted...]
-      <c r="I48" s="47"/>
+      <c r="A48" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="8"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="41"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
     </row>
     <row r="49" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="30" t="s">
-[...11 lines deleted...]
-      <c r="I49" s="1"/>
+      <c r="A49" s="10"/>
+      <c r="B49" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="C49" s="110" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" s="112"/>
+      <c r="E49" s="112"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="110" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="111"/>
+      <c r="I49" s="42"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
     </row>
-    <row r="50" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="10" t="s">
+    <row r="50" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B50" s="114" t="s">
+        <v>22</v>
+      </c>
+      <c r="C50" s="114"/>
+      <c r="D50" s="114"/>
+      <c r="E50" s="114"/>
+      <c r="F50" s="114"/>
+      <c r="G50" s="114"/>
+      <c r="H50" s="115"/>
+      <c r="I50" s="1"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+    </row>
+    <row r="51" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="B50" s="83"/>
-[...15 lines deleted...]
-      <c r="H51" s="60"/>
+      <c r="B51" s="116"/>
+      <c r="C51" s="117"/>
+      <c r="D51" s="117"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="117"/>
+      <c r="H51" s="118"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A52" s="11"/>
-      <c r="B52" s="58"/>
-[...18 lines deleted...]
-      <c r="A54" s="10" t="s">
+      <c r="B52" s="69"/>
+      <c r="C52" s="70"/>
+      <c r="D52" s="70"/>
+      <c r="E52" s="70"/>
+      <c r="F52" s="70"/>
+      <c r="G52" s="70"/>
+      <c r="H52" s="71"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A53" s="11"/>
+      <c r="B53" s="69"/>
+      <c r="C53" s="70"/>
+      <c r="D53" s="70"/>
+      <c r="E53" s="70"/>
+      <c r="F53" s="70"/>
+      <c r="G53" s="70"/>
+      <c r="H53" s="71"/>
+    </row>
+    <row r="54" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="12"/>
+      <c r="B54" s="69"/>
+      <c r="C54" s="70"/>
+      <c r="D54" s="70"/>
+      <c r="E54" s="70"/>
+      <c r="F54" s="70"/>
+      <c r="G54" s="70"/>
+      <c r="H54" s="71"/>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A55" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B54" s="28" t="s">
+      <c r="B55" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="C54" s="84"/>
-[...8 lines deleted...]
-      <c r="B55" s="29" t="s">
+      <c r="C55" s="117"/>
+      <c r="D55" s="117"/>
+      <c r="E55" s="117"/>
+      <c r="F55" s="117"/>
+      <c r="G55" s="117"/>
+      <c r="H55" s="118"/>
+    </row>
+    <row r="56" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="12"/>
+      <c r="B56" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="C55" s="73"/>
-[...7 lines deleted...]
-      <c r="A56" s="3" t="s">
+      <c r="C56" s="108"/>
+      <c r="D56" s="108"/>
+      <c r="E56" s="108"/>
+      <c r="F56" s="108"/>
+      <c r="G56" s="108"/>
+      <c r="H56" s="109"/>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B56" s="49"/>
-[...9 lines deleted...]
-      <c r="B57" s="48"/>
+      <c r="B57" s="44"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A58" s="1"/>
+      <c r="B58" s="43"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1"/>
+      <c r="H58" s="1"/>
+    </row>
   </sheetData>
-  <mergeCells count="34">
+  <mergeCells count="35">
+    <mergeCell ref="C56:H56"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="C49:F49"/>
+    <mergeCell ref="C45:H45"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="B50:H50"/>
+    <mergeCell ref="B51:H54"/>
+    <mergeCell ref="C55:H55"/>
+    <mergeCell ref="C47:H47"/>
+    <mergeCell ref="C46:H46"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="C36:E36"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="E32:H32"/>
     <mergeCell ref="E33:H33"/>
     <mergeCell ref="E34:H34"/>
     <mergeCell ref="C26:H26"/>
     <mergeCell ref="C27:H27"/>
     <mergeCell ref="F29:H29"/>
     <mergeCell ref="F30:H30"/>
     <mergeCell ref="C24:H24"/>
     <mergeCell ref="C25:H25"/>
     <mergeCell ref="A17:H19"/>
     <mergeCell ref="C20:H20"/>
     <mergeCell ref="C21:H21"/>
     <mergeCell ref="C28:H28"/>
+    <mergeCell ref="A29:A34"/>
+    <mergeCell ref="A25:A28"/>
     <mergeCell ref="C23:H23"/>
     <mergeCell ref="A20:A24"/>
-    <mergeCell ref="C55:H55"/>
-[...8 lines deleted...]
-    <mergeCell ref="C45:H45"/>
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="B37:H41"/>
     <mergeCell ref="C42:H42"/>
-    <mergeCell ref="C43:H43"/>
-[...4 lines deleted...]
-    <mergeCell ref="A25:A28"/>
     <mergeCell ref="C22:H22"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A13" r:id="rId1"/>
+    <hyperlink ref="A13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;9&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>